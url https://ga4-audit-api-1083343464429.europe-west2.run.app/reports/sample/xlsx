--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -904,51 +904,51 @@
         <is>
           <t>G-TH8X2K4P1M</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="9" t="inlineStr">
         <is>
           <t>Website</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>https://thornfield-commerce.example</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="inlineStr">
         <is>
           <t>Exported At</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
-          <t>31 Aug 2026 · 19:01 UTC</t>
+          <t>16 Oct 2026 · 04:27 UTC</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>Module Scorecards</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <t>Module</t>
         </is>
       </c>
       <c r="B15" s="11" t="inlineStr">
         <is>
           <t>Module ID</t>
         </is>
       </c>
       <c r="C15" s="11" t="inlineStr">
         <is>
           <t>Score</t>
         </is>
@@ -21946,51 +21946,51 @@
         <is>
           <t>#213FFD</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t>Secondary Color</t>
         </is>
       </c>
       <c r="B7" s="19" t="inlineStr">
         <is>
           <t>#292929</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="inlineStr">
         <is>
           <t>Exported At</t>
         </is>
       </c>
       <c r="B8" s="19" t="inlineStr">
         <is>
-          <t>31 Aug 2026 · 19:01 UTC</t>
+          <t>16 Oct 2026 · 04:27 UTC</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="9" t="inlineStr">
         <is>
           <t>Audit Date</t>
         </is>
       </c>
       <c r="B9" s="19" t="inlineStr">
         <is>
           <t>09 Apr 2026 · 09:16 UTC</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>