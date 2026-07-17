--- v0 (2026-04-14)
+++ v1 (2026-07-17)
@@ -1,91 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.presentationml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId7"/>
     <p:sldId id="257" r:id="rId8"/>
     <p:sldId id="258" r:id="rId9"/>
     <p:sldId id="259" r:id="rId10"/>
     <p:sldId id="260" r:id="rId11"/>
     <p:sldId id="261" r:id="rId12"/>
     <p:sldId id="262" r:id="rId13"/>
     <p:sldId id="263" r:id="rId14"/>
     <p:sldId id="264" r:id="rId15"/>
     <p:sldId id="265" r:id="rId16"/>
-    <p:sldId id="266" r:id="rId17"/>
-    <p:sldId id="267" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="12191695" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -195,425 +188,51 @@
           <a:sx n="124" d="100"/>
           <a:sy n="124" d="100"/>
         </p:scale>
         <p:origin x="-1512" y="-112"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
-[...373 lines deleted...]
-</c:chartSpace>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -3599,7180 +3218,12565 @@
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0F172A"/>
+          <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12191695" cy="219456"/>
+            <a:ext cx="5303520" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0F172A"/>
+            <a:srgbClr val="202020"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Oval 2"/>
+          <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="640080"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="ellipse">
+            <a:off x="658368" y="420624"/>
+            <a:ext cx="493776" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="142743"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...8 lines deleted...]
-          <p:cNvPr id="4" name="Oval 3"/>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>8M</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1298448" y="566928"/>
+            <a:ext cx="3657600" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1645920"/>
+            <a:ext cx="2743200" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="6400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="213FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>77</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="2578608"/>
+            <a:ext cx="2743200" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>OVERALL SCORE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="2926080"/>
+            <a:ext cx="2743200" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="213FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Grade C</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="3383280"/>
+            <a:ext cx="3657600" cy="219456"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1200" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Needs attention</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9555480" y="3657600"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="ellipse">
+            <a:off x="1280160" y="3749039"/>
+            <a:ext cx="4389120" cy="18288"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="132135"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="3895344"/>
+            <a:ext cx="3657600" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>AUDIT DATE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="4078224"/>
+            <a:ext cx="3657600" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>09 Apr 2026 · 09:16 UTC</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="4498848"/>
+            <a:ext cx="3657600" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>MEASUREMENT ID</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="4681728"/>
+            <a:ext cx="3657600" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>G-TH8X2K4P1M</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5577840" y="420624"/>
+            <a:ext cx="6217920" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="213FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>GA4 AUDIT REPORT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5852160" y="1097280"/>
+            <a:ext cx="5943600" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Thornfield Commerce</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5852160" y="1828800"/>
+            <a:ext cx="5943600" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1200" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>This property is not yet reliable enough for high-confidence decision-making. Use the next slides for module risk and action order.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rounded Rectangle 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="566928" y="475488"/>
-            <a:ext cx="11018520" cy="841248"/>
+            <a:off x="5669280" y="3200400"/>
+            <a:ext cx="6126480" cy="1005840"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="FFFFFF"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5925312" y="3346704"/>
+            <a:ext cx="5614416" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>AUDIT SNAPSHOT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5961888" y="3547872"/>
+            <a:ext cx="1385316" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>229</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5961888" y="3867912"/>
+            <a:ext cx="1385316" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Checks reviewed</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7347204" y="3547872"/>
+            <a:ext cx="1385316" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>48</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7347204" y="3867912"/>
+            <a:ext cx="1385316" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Open items</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8732520" y="3547872"/>
+            <a:ext cx="1385316" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>178</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8732520" y="3867912"/>
+            <a:ext cx="1385316" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Passed</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10117836" y="3547872"/>
+            <a:ext cx="1385316" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="213FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10117836" y="3867912"/>
+            <a:ext cx="1385316" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Modules</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Rectangle 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="795528" y="585216"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="6053328" y="4041648"/>
+            <a:ext cx="5358384" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="0F172A"/>
+            <a:srgbClr val="3A3A3C"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...259 lines deleted...]
-          <p:cNvPr id="14" name="Rounded Rectangle 13"/>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Rectangle 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7269480" y="1371600"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="6053328" y="4041648"/>
+            <a:ext cx="4165032" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="111B2E"/>
+            <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Oval 14"/>
+          <p:cNvPr id="29" name="Rectangle 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8394192" y="1783080"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="ellipse">
+            <a:off x="10218360" y="4041648"/>
+            <a:ext cx="701971" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="17253B"/>
+            <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
-          <a:ln w="38100">
-[...2 lines deleted...]
-            </a:solidFill>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...59 lines deleted...]
-          <p:cNvPr id="17" name="Rounded Rectangle 16"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Rectangle 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="5559552"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="10920331" y="4041648"/>
+            <a:ext cx="421183" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:srgbClr val="F5C242"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...40 lines deleted...]
-          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Rectangle 30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2788920" y="5559552"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="11341514" y="4041648"/>
+            <a:ext cx="70197" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:srgbClr val="8E8C96"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...158 lines deleted...]
-              <a:rPr sz="2400" b="1">
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="TextBox 31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5852160" y="4425696"/>
+            <a:ext cx="2651760" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>AUDIT DATE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="TextBox 32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5852160" y="4608576"/>
+            <a:ext cx="2651760" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-              </a:rPr>
-[...59 lines deleted...]
-              <a:t>April 14, 2026 · Generated by GA4 Audits</a:t>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>09 Apr 2026 · 09:16 UTC</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="TextBox 33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8924544" y="4425696"/>
+            <a:ext cx="2651760" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WEBSITE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="TextBox 34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8924544" y="4608576"/>
+            <a:ext cx="2651760" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>https://thornfield-commerce.example</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="TextBox 35"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5852160" y="5084064"/>
+            <a:ext cx="2651760" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>PREPARED BY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="TextBox 36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5852160" y="5266944"/>
+            <a:ext cx="2651760" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="TextBox 37"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8924544" y="5084064"/>
+            <a:ext cx="2651760" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>MEASUREMENT ID</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="TextBox 38"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8924544" y="5266944"/>
+            <a:ext cx="2651760" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>G-TH8X2K4P1M</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12191695" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F59E0B"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="237744"/>
-[...21 lines deleted...]
-              <a:t>High Priority — Fix This Week</a:t>
+            <a:off x="566928" y="384048"/>
+            <a:ext cx="7223760" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Passed Checks Continued</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="676656"/>
-[...28 lines deleted...]
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+            <a:off x="566928" y="768096"/>
+            <a:ext cx="10424160" cy="210312"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>178 checks passed. These cards show what should be preserved while fixes are made.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="6428232"/>
+            <a:ext cx="11045952" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Passed 3 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="1170432"/>
-            <a:ext cx="5486400" cy="1920240"/>
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="DC2626"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...69 lines deleted...]
-          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="1170432"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...69 lines deleted...]
-          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1371600"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>DATA QUALITY | PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="3310128"/>
-            <a:ext cx="5486400" cy="1920240"/>
+            <a:off x="9939528" y="1316736"/>
+            <a:ext cx="1115568" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="DC2626"/>
+              <a:srgbClr val="00C855"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr sz="900">
-[...64 lines deleted...]
-          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1664208"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Content engagement depth is shallow, most pages have low average engagement time</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHAT PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Confirmed by the audit evidence: Content engagement depth is shallow, most pages have low average engagement time.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>This part of the measurement setup is currently dependable.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="3310128"/>
-            <a:ext cx="5486400" cy="1920240"/>
+            <a:off x="914400" y="2615184"/>
+            <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="DC2626"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...69 lines deleted...]
-          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="2724912"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Keep stable: Keep this control stable and re-check it after major tagging, consent, attribution, or checkout changes.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rounded Rectangle 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="5449824"/>
-            <a:ext cx="5486400" cy="1920240"/>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="DC2626"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...69 lines deleted...]
-          <p:cNvPr id="10" name="Rounded Rectangle 9"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="5449824"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...95 lines deleted...]
-          <p:cNvPr id="2" name="Rectangle 1"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3803904"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>DATA QUALITY | PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rounded Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="9939528" y="3749040"/>
+            <a:ext cx="1115568" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="64748B"/>
+            <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
-            <a:noFill/>
+            <a:solidFill>
+              <a:srgbClr val="00C855"/>
+            </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...78 lines deleted...]
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4096512"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Content grouping is configured</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHAT PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Confirmed by the audit evidence: Content grouping is configured.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>This part of the measurement setup is currently dependable.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rounded Rectangle 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="1170432"/>
-            <a:ext cx="5486400" cy="1920240"/>
+            <a:off x="914400" y="5047488"/>
+            <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFDF0"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="DC2626"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...658 lines deleted...]
-        <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2"/>
-[...382 lines deleted...]
-              <a:t>Generated by GA4 Auditor — April 14, 2026</a:t>
+          <p:cNvPr id="27" name="TextBox 26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="5157216"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Keep stable: Keep this control stable and re-check it after major tagging, consent, attribution, or checkout changes.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5980176"/>
+            <a:ext cx="10552176" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Passed checks are included to show the current baseline, not to distract from open remediation work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="F8FAFC"/>
+          <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12191695" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1E3A5F"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="237744"/>
-[...21 lines deleted...]
-              <a:t>Score Overview</a:t>
+            <a:off x="566928" y="384048"/>
+            <a:ext cx="7223760" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Audit Summary</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="676656"/>
-[...28 lines deleted...]
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+            <a:off x="566928" y="768096"/>
+            <a:ext cx="10424160" cy="210312"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>The headline, score, and issue counts in one place.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="6428232"/>
+            <a:ext cx="11045952" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Summary | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="1078992"/>
-            <a:ext cx="2514600" cy="914400"/>
+            <a:off x="566928" y="1170432"/>
+            <a:ext cx="6839712" cy="1133856"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="16A34A"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...20 lines deleted...]
-            <a:r>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="822960" y="1316736"/>
+            <a:ext cx="6327648" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>AUDIT SNAPSHOT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="859536" y="1517904"/>
+            <a:ext cx="1563624" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>229</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="859536" y="1837943"/>
+            <a:ext cx="1563624" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Checks reviewed</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2423160" y="1517904"/>
+            <a:ext cx="1563624" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>48</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2423160" y="1837943"/>
+            <a:ext cx="1563624" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Open items</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3986784" y="1517904"/>
+            <a:ext cx="1563624" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>178</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3986784" y="1837943"/>
+            <a:ext cx="1563624" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
               <a:t>Passed</a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...15 lines deleted...]
-          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5550408" y="1517904"/>
+            <a:ext cx="1563624" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="213FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5550408" y="1837943"/>
+            <a:ext cx="1563624" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Modules</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3154680" y="1078992"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="950976" y="2139696"/>
+            <a:ext cx="6071616" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:srgbClr val="3A3A3C"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...40 lines deleted...]
-          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5806440" y="1078992"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="950976" y="2139696"/>
+            <a:ext cx="4719422" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...40 lines deleted...]
-          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8458200" y="1078992"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="5670398" y="2139696"/>
+            <a:ext cx="795408" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...58 lines deleted...]
-          <p:cNvPr id="10" name="Rounded Rectangle 9"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5440680" y="2331720"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="6465806" y="2139696"/>
+            <a:ext cx="477244" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFFFF"/>
+            <a:srgbClr val="F5C242"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rectangle 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6943051" y="2139696"/>
+            <a:ext cx="79540" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="8E8C96"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7717536" y="1170432"/>
+            <a:ext cx="3895344" cy="1133856"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8028431" y="1353312"/>
+            <a:ext cx="749808" cy="749808"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="282828"/>
+          </a:solidFill>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="D97706"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...173 lines deleted...]
-              <a:t>Data Quality · Critical · Sessions are incorrectly attributed to payment providers instead of the original channel. This distorts channel-le…</a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="D97706"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>77</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8997696" y="1353312"/>
+            <a:ext cx="2194560" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>OVERALL SCORE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8997696" y="1536192"/>
+            <a:ext cx="2194560" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Grade C | Needs attention</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8997696" y="1874519"/>
+            <a:ext cx="2231136" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>48 open items: 30 failed, 18 warnings.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="2706624"/>
+            <a:ext cx="2468880" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>MAIN CONCLUSION</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Rounded Rectangle 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="2962656"/>
+            <a:ext cx="11045952" cy="950976"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="841248" y="3182112"/>
+            <a:ext cx="10442448" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1500" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>This property is not yet reliable enough for high-confidence decision-making.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="4279392"/>
+            <a:ext cx="2468880" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>HOW TO READ THIS REPORT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Oval 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="603504" y="4645152"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="213FFD"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="213FFD"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="TextBox 30"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="950976" y="4636008"/>
+            <a:ext cx="9875520" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1200" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Fix failed and warning checks before treating the data as fully reliable.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Oval 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="603504" y="5084064"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="213FFD"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="213FFD"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="TextBox 32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="950976" y="5074920"/>
+            <a:ext cx="9875520" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1200" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Use the module health view to see where risk is concentrated.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Oval 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="603504" y="5522976"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="213FFD"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="213FFD"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="TextBox 34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="950976" y="5513832"/>
+            <a:ext cx="9875520" cy="228600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1200" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Keep passed controls stable while remediation work is underway.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12191695" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="1E3A5F"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="237744"/>
-[...21 lines deleted...]
-              <a:t>Module Landscape</a:t>
+            <a:off x="566928" y="384048"/>
+            <a:ext cx="7223760" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Module Health</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="676656"/>
-[...43 lines deleted...]
-      </p:graphicFrame>
+            <a:off x="566928" y="768096"/>
+            <a:ext cx="10424160" cy="210312"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Lowest-scoring modules appear first so remediation order is clear.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="6428232"/>
+            <a:ext cx="11045952" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Modules | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8549640" y="1298448"/>
-            <a:ext cx="3108960" cy="4434840"/>
+            <a:off x="566928" y="1207008"/>
+            <a:ext cx="5358384" cy="1225296"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F1F5F9"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="E2E8F0"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="1371600"/>
+            <a:ext cx="3346704" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>E-commerce Integrity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4992624" y="1353312"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="282828"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="C2410C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...127 lines deleted...]
-              <a:t>E-commerce Integrity: 49 (15/30)</a:t>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C2410C"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>63</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="1682496"/>
+            <a:ext cx="4023360" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>22 passed | 7 failed | 2 warnings</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="1993392"/>
+            <a:ext cx="4773168" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3A3A3C"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="1993392"/>
+            <a:ext cx="3182111" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3968496" y="1993392"/>
+            <a:ext cx="1012490" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4980986" y="1993392"/>
+            <a:ext cx="289282" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F5C242"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5270269" y="1993392"/>
+            <a:ext cx="289282" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="8E8C96"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="2157984"/>
+            <a:ext cx="4645152" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Review failed checks and warning evidence.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rounded Rectangle 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6254496" y="1207008"/>
+            <a:ext cx="5358384" cy="1225296"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3A3A3C"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6473952" y="1371600"/>
+            <a:ext cx="3346704" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Tag &amp; Consent Validation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Oval 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10680192" y="1353312"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="282828"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="D97706"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="D97706"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>71</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6473952" y="1682496"/>
+            <a:ext cx="4023360" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>39 passed | 9 failed | 6 warnings</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rectangle 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6473952" y="1993392"/>
+            <a:ext cx="4773168" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3A3A3C"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6473952" y="1993392"/>
+            <a:ext cx="3447287" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9921240" y="1993392"/>
+            <a:ext cx="795527" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rectangle 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10716767" y="1993392"/>
+            <a:ext cx="530352" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F5C242"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6473952" y="2157984"/>
+            <a:ext cx="4645152" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Review failed checks and warning evidence.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Rounded Rectangle 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="2688336"/>
+            <a:ext cx="5358384" cy="1225296"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="2852928"/>
+            <a:ext cx="3346704" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>UTM &amp; Campaign Integrity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Oval 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4992624" y="2834640"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="282828"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="D97706"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="D97706"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>71</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="3163824"/>
+            <a:ext cx="4023360" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>27 passed | 7 failed | 1 warnings</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Rectangle 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="3474720"/>
+            <a:ext cx="4773168" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3A3A3C"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Rectangle 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="3474720"/>
+            <a:ext cx="3682158" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Rectangle 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4468542" y="3474720"/>
+            <a:ext cx="954633" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Rectangle 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5423175" y="3474720"/>
+            <a:ext cx="136376" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F5C242"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="TextBox 32"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="3639312"/>
+            <a:ext cx="4645152" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Review failed checks and warning evidence.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Rounded Rectangle 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6254496" y="2688336"/>
+            <a:ext cx="5358384" cy="1225296"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3A3A3C"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="TextBox 34"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6473952" y="2852928"/>
+            <a:ext cx="3346704" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Property Configuration</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Oval 35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10680192" y="2834640"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="282828"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="203FFD"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="203FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>85</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="TextBox 36"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6473952" y="3163824"/>
+            <a:ext cx="4023360" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>32 passed | 3 failed | 4 warnings</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Rectangle 37"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6473952" y="3474720"/>
+            <a:ext cx="4773168" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3A3A3C"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Rectangle 38"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6473952" y="3474720"/>
+            <a:ext cx="3818534" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Rectangle 39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10292486" y="3474720"/>
+            <a:ext cx="357987" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Rectangle 40"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10650474" y="3474720"/>
+            <a:ext cx="477316" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F5C242"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Rectangle 41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11127790" y="3474720"/>
+            <a:ext cx="119329" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="8E8C96"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="TextBox 42"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6473952" y="3639312"/>
+            <a:ext cx="4645152" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Review failed checks and warning evidence.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Rounded Rectangle 43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="4169664"/>
+            <a:ext cx="5358384" cy="1225296"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="TextBox 44"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="4334256"/>
+            <a:ext cx="3346704" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Data Quality</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="Oval 45"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4992624" y="4315968"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="282828"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="203FFD"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="203FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>87</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="TextBox 46"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="4645152"/>
+            <a:ext cx="4023360" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>58 passed | 4 failed | 5 warnings</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Rectangle 47"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="4956048"/>
+            <a:ext cx="4773168" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3A3A3C"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Rectangle 48"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="4956048"/>
+            <a:ext cx="4131996" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Rectangle 49"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4918380" y="4956048"/>
+            <a:ext cx="284965" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51" name="Rectangle 50"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5203345" y="4956048"/>
+            <a:ext cx="356206" cy="91440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F5C242"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="TextBox 51"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="5120640"/>
+            <a:ext cx="4645152" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Review failed checks and warning evidence.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="TextBox 52"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="621792" y="5797296"/>
+            <a:ext cx="10607040" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Scores are directional: use them to prioritise investigation, then use the finding cards for the exact fix.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12191695" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="DC2626"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="237744"/>
-[...21 lines deleted...]
-              <a:t>Failed Checks (1/5)</a:t>
+            <a:off x="566928" y="384048"/>
+            <a:ext cx="7223760" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Audit Failures</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="676656"/>
-[...28 lines deleted...]
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+            <a:off x="566928" y="768096"/>
+            <a:ext cx="10424160" cy="210312"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Card-by-card explanation of 30 failed checks and 18 warnings.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="6428232"/>
+            <a:ext cx="11045952" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Findings 1 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="1170432"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFDF0"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="64748B"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...77 lines deleted...]
-          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="1170432"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFDF0"/>
+            <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1371600"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...72 lines deleted...]
-          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>E-COMMERCE INTEGRITY | CRITICAL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="3383280"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="9939528" y="1316736"/>
+            <a:ext cx="1115568" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="FF5A4F"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FAILED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1664208"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Purchase revenue is showing as zero in GA4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="F59E0B"/>
-[...54 lines deleted...]
-          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Revenue and checkout reporting can be misread until this is fixed.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FINDING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>The audit confirmed this issue: Purchase revenue is showing as zero in GA4.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="3383280"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="914400" y="2615184"/>
+            <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFF7F7"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="DC2626"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="2724912"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Next action: Populate the purchase event value parameter with the order total and validate it in DebugView and a live GA4 revenue repo...</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rounded Rectangle 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="10881360" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3803904"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>E-COMMERCE INTEGRITY | CRITICAL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rounded Rectangle 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9939528" y="3749040"/>
+            <a:ext cx="1115568" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF5A4F"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FAILED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4096512"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Product IDs are inconsistent across checkout funnel events</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="DC2626"/>
-[...47 lines deleted...]
-              <a:t>Fix: Add the GTM container snippet (or GA4 config tag) to the base template used by all checkout pages. In Google Tag Manager, navigate to Tags → New → GA4 Configuration…</a:t>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Revenue and checkout reporting can be misread until this is fixed.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FINDING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>The audit confirmed this issue: Product IDs are inconsistent across checkout funnel events.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rounded Rectangle 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="5047488"/>
+            <a:ext cx="10369296" cy="402336"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="5157216"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Next action: Review this control, correct the implementation gap, and re-run the audit to confirm the issue clears.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5980176"/>
+            <a:ext cx="10552176" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="213FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Each card explains the business risk, audit evidence, and next remediation action.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12191695" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="DC2626"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="237744"/>
-[...21 lines deleted...]
-              <a:t>Failed Checks (2/5)</a:t>
+            <a:off x="566928" y="384048"/>
+            <a:ext cx="7223760" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Audit Failures Continued</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="676656"/>
-[...28 lines deleted...]
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+            <a:off x="566928" y="768096"/>
+            <a:ext cx="10424160" cy="210312"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Card-by-card explanation of 30 failed checks and 18 warnings.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="6428232"/>
+            <a:ext cx="11045952" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Findings 2 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="1170432"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...77 lines deleted...]
-          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="1170432"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFDF0"/>
+            <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1371600"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...72 lines deleted...]
-          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>PROPERTY CONFIGURATION | CRITICAL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="3383280"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="9939528" y="1316736"/>
+            <a:ext cx="1115568" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="FF5A4F"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FAILED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1664208"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Automatic page view tracking is disabled</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="F59E0B"/>
-[...54 lines deleted...]
-          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>This weakens confidence in the numbers used for reporting decisions.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FINDING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>The audit confirmed this issue: Automatic page view tracking is disabled.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="3383280"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="914400" y="2615184"/>
+            <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFDF0"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="64748B"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="2724912"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Next action: Review this control, correct the implementation gap, and re-run the audit to confirm the issue clears.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rounded Rectangle 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="10881360" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3803904"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>TAG &amp; CONSENT VALIDATION | CRITICAL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rounded Rectangle 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9939528" y="3749040"/>
+            <a:ext cx="1115568" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF5A4F"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FAILED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4096512"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>page_view event is not firing on every page</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="64748B"/>
-[...47 lines deleted...]
-              <a:t>Fix: Work with your affiliate network to include utm_campaign in all affiliate tracking links. Most affiliate platforms have a 'custom tracking parameters' field in thei…</a:t>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Consent, governance, or reporting coverage is weaker than it should be.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FINDING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>The audit confirmed this issue: page_view event is not firing on every page.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rounded Rectangle 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="5047488"/>
+            <a:ext cx="10369296" cy="402336"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="5157216"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Next action: Review this control, correct the implementation gap, and re-run the audit to confirm the issue clears.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5980176"/>
+            <a:ext cx="10552176" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="213FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Each card explains the business risk, audit evidence, and next remediation action.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12191695" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="DC2626"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="237744"/>
-[...21 lines deleted...]
-              <a:t>Failed Checks (3/5)</a:t>
+            <a:off x="566928" y="384048"/>
+            <a:ext cx="7223760" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Audit Failures Continued</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="676656"/>
-[...28 lines deleted...]
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+            <a:off x="566928" y="768096"/>
+            <a:ext cx="10424160" cy="210312"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Card-by-card explanation of 30 failed checks and 18 warnings.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="6428232"/>
+            <a:ext cx="11045952" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Findings 3 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="1170432"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...77 lines deleted...]
-          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="1170432"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFDF0"/>
+            <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1371600"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...72 lines deleted...]
-          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>TAG &amp; CONSENT VALIDATION | CRITICAL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="3383280"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="9939528" y="1316736"/>
+            <a:ext cx="1115568" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFF7F7"/>
+            <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="DC2626"/>
+              <a:srgbClr val="FF5A4F"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FAILED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1664208"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Consent defaults fire after the GA4 tag</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="DC2626"/>
-[...54 lines deleted...]
-          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Consent, governance, or reporting coverage is weaker than it should be.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FINDING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>The audit confirmed this issue: Consent defaults fire after the GA4 tag.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="3383280"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="914400" y="2615184"/>
+            <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFDF0"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="64748B"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="2724912"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Next action: Review this control, correct the implementation gap, and re-run the audit to confirm the issue clears.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rounded Rectangle 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="10881360" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3803904"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>TAG &amp; CONSENT VALIDATION | CRITICAL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rounded Rectangle 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9939528" y="3749040"/>
+            <a:ext cx="1115568" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF5A4F"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FAILED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4096512"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Analytics/advertising cookies are being set before consent is granted</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="64748B"/>
-[...47 lines deleted...]
-              <a:t>Fix: Enable GA4's built-in bot filtering under Admin → Data Streams → More tagging settings → Enable all. For advanced protection, enable IP-based bot detection in your…</a:t>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Consent, governance, or reporting coverage is weaker than it should be.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FINDING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>The audit confirmed this issue: Analytics/advertising cookies are being set before consent is granted.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rounded Rectangle 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="5047488"/>
+            <a:ext cx="10369296" cy="402336"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="5157216"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Next action: Review this control, correct the implementation gap, and re-run the audit to confirm the issue clears.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5980176"/>
+            <a:ext cx="10552176" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="213FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Each card explains the business risk, audit evidence, and next remediation action.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12191695" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="DC2626"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="237744"/>
-[...21 lines deleted...]
-              <a:t>Failed Checks (4/5)</a:t>
+            <a:off x="566928" y="384048"/>
+            <a:ext cx="7223760" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Audit Failures Continued</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="676656"/>
-[...28 lines deleted...]
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+            <a:off x="566928" y="768096"/>
+            <a:ext cx="10424160" cy="210312"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Card-by-card explanation of 30 failed checks and 18 warnings.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="6428232"/>
+            <a:ext cx="11045952" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Findings 4 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="1170432"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="F59E0B"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...77 lines deleted...]
-          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="1170432"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFAF4"/>
+            <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1371600"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...72 lines deleted...]
-          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>TAG &amp; CONSENT VALIDATION | CRITICAL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="3383280"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="9939528" y="1316736"/>
+            <a:ext cx="1115568" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFF7F7"/>
+            <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="DC2626"/>
+              <a:srgbClr val="FF5A4F"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FAILED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1664208"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>page_view events are missing the page_location parameter</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="DC2626"/>
-[...54 lines deleted...]
-          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Consent, governance, or reporting coverage is weaker than it should be.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FINDING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>The audit confirmed this issue: page_view events are missing the page_location parameter.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="3383280"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="914400" y="2615184"/>
+            <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFDF0"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="64748B"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="2724912"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Next action: Review this control, correct the implementation gap, and re-run the audit to confirm the issue clears.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rounded Rectangle 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="10881360" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3803904"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>UTM &amp; CAMPAIGN INTEGRITY | CRITICAL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rounded Rectangle 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9939528" y="3749040"/>
+            <a:ext cx="1115568" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF5A4F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF5A4F"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FAILED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4096512"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Your own domain is appearing as a referral source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="64748B"/>
-[...47 lines deleted...]
-              <a:t>Fix: Implement checkout_step_completed events at each stage of the checkout flow. Pass a checkout_step parameter (1, 2, 3) and a checkout_option describing the step. In…</a:t>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Channel performance and attribution decisions become less reliable.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF5A4F"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>FINDING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>The audit confirmed this issue: Your own domain is appearing as a referral source.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rounded Rectangle 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="5047488"/>
+            <a:ext cx="10369296" cy="402336"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="5157216"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Next action: Review this control, correct the implementation gap, and re-run the audit to confirm the issue clears.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5980176"/>
+            <a:ext cx="10552176" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="213FFD"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>40 additional lower-priority items are omitted from this deck to keep the report readable.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12191695" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="DC2626"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="237744"/>
-[...21 lines deleted...]
-              <a:t>Failed Checks (5/5)</a:t>
+            <a:off x="566928" y="384048"/>
+            <a:ext cx="7223760" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Passed Audit Checks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="676656"/>
-[...28 lines deleted...]
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+            <a:off x="566928" y="768096"/>
+            <a:ext cx="10424160" cy="210312"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>178 checks passed. These cards show what should be preserved while fixes are made.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="6428232"/>
+            <a:ext cx="11045952" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Passed 1 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="1170432"/>
-            <a:ext cx="5486400" cy="1828800"/>
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFFDF0"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="64748B"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1371600"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>DATA QUALITY | PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9939528" y="1316736"/>
+            <a:ext cx="1115568" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00C855"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1664208"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr algn="l"/>
             <a:r>
-              <a:rPr sz="900">
-[...13 lines deleted...]
-            </a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Active user trend shows no significant unexplained decline</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="64748B"/>
-[...47 lines deleted...]
-              <a:t>Fix: Implement the GA4 refund event via Measurement Protocol when a refund is processed. Send: { event: 'refund', ecommerce: { transaction_id: '...', value: refundAmount…</a:t>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHAT PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Confirmed by the audit evidence: Active user trend shows no significant unexplained decline.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>This part of the measurement setup is currently dependable.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2615184"/>
+            <a:ext cx="10369296" cy="402336"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="2724912"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Keep stable: Keep this control stable and re-check it after major tagging, consent, attribution, or checkout changes.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rounded Rectangle 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="10881360" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3803904"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>DATA QUALITY | PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rounded Rectangle 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9939528" y="3749040"/>
+            <a:ext cx="1115568" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00C855"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4096512"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Active users were detected in this audit window</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHAT PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Confirmed by the audit evidence: Active users were detected in this audit window.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>This part of the measurement setup is currently dependable.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rounded Rectangle 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="5047488"/>
+            <a:ext cx="10369296" cy="402336"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="5157216"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Keep stable: Keep this control stable and re-check it after major tagging, consent, attribution, or checkout changes.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5980176"/>
+            <a:ext cx="10552176" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Passed checks are included to show the current baseline, not to distract from open remediation work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="FFFFFF"/>
+          <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12191695" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="DC2626"/>
+            <a:srgbClr val="213FFD"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="237744"/>
-[...21 lines deleted...]
-              <a:t>Critical — Fix Immediately</a:t>
+            <a:off x="566928" y="384048"/>
+            <a:ext cx="7223760" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Passed Checks Continued</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438912" y="676656"/>
-[...28 lines deleted...]
-          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+            <a:off x="566928" y="768096"/>
+            <a:ext cx="10424160" cy="210312"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1100" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>178 checks passed. These cards show what should be preserved while fixes are made.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="566928" y="6428232"/>
+            <a:ext cx="11045952" cy="164592"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="8E8C96"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Passed 2 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="1170432"/>
-            <a:ext cx="5486400" cy="1920240"/>
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFF7F7"/>
+            <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="DC2626"/>
+              <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...69 lines deleted...]
-          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6236208" y="1170432"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="roundRect">
+            <a:off x="658368" y="1170432"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFF7F7"/>
+            <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
-            <a:solidFill>
-[...1 lines deleted...]
-            </a:solidFill>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
-[...69 lines deleted...]
-          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1371600"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>DATA QUALITY | PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502920" y="3310128"/>
-            <a:ext cx="5486400" cy="1920240"/>
+            <a:off x="9939528" y="1316736"/>
+            <a:ext cx="1115568" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFF7F7"/>
+            <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
-              <a:srgbClr val="DC2626"/>
+              <a:srgbClr val="00C855"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr sz="900">
-[...57 lines deleted...]
-              <a:t>Fix: On the order confirmation page, gate the purchase event with a session-scoped flag so it fires exactly once per transaction. In GTM: if (!window._purchaseFired) { w…</a:t>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1664208"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Average session duration looks normal</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHAT PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Confirmed by the audit evidence: Average session duration looks normal.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2157984"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="2340864"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>This part of the measurement setup is currently dependable.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2615184"/>
+            <a:ext cx="10369296" cy="402336"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="2724912"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Keep stable: Keep this control stable and re-check it after major tagging, consent, attribution, or checkout changes.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rounded Rectangle 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="10881360" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="658368" y="3602736"/>
+            <a:ext cx="91440" cy="2103120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="3803904"/>
+            <a:ext cx="8732520" cy="146304"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="7A94FF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>DATA QUALITY | PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rounded Rectangle 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9939528" y="3749040"/>
+            <a:ext cx="1115568" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00C855"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00C855"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="950" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4096512"/>
+            <a:ext cx="10204704" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Browser distribution looks normal</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHAT PASSED</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Confirmed by the audit evidence: Browser distribution looks normal.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4590288"/>
+            <a:ext cx="5047488" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="850" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>WHY IT MATTERS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6217920" y="4773168"/>
+            <a:ext cx="5047488" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>This part of the measurement setup is currently dependable.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rounded Rectangle 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="5047488"/>
+            <a:ext cx="10369296" cy="402336"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="323234"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="3A3A3C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078992" y="5157216"/>
+            <a:ext cx="10040112" cy="182880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C9C8CF"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Keep stable: Keep this control stable and re-check it after major tagging, consent, attribution, or checkout changes.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5980176"/>
+            <a:ext cx="10552176" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1050" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="00C855"/>
+                </a:solidFill>
+                <a:latin typeface="PP Neue Montreal"/>
+              </a:rPr>
+              <a:t>Passed checks are included to show the current baseline, not to distract from open remediation work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>