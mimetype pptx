--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -3936,51 +3936,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5961888" y="3547872"/>
             <a:ext cx="1385316" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>229</a:t>
+              <a:t>225</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="TextBox 19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5961888" y="3867912"/>
             <a:ext cx="1385316" cy="146304"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4006,51 +4006,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7347204" y="3547872"/>
             <a:ext cx="1385316" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF5A4F"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>48</a:t>
+              <a:t>47</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="TextBox 21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7347204" y="3867912"/>
             <a:ext cx="1385316" cy="146304"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4076,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8732520" y="3547872"/>
             <a:ext cx="1385316" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="00C855"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>178</a:t>
+              <a:t>175</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="TextBox 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8732520" y="3867912"/>
             <a:ext cx="1385316" cy="146304"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4238,180 +4238,180 @@
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Rectangle 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6053328" y="4041648"/>
-            <a:ext cx="4165032" cy="91440"/>
+            <a:ext cx="4167632" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Rectangle 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10218360" y="4041648"/>
-            <a:ext cx="701971" cy="91440"/>
+            <a:off x="10220960" y="4041648"/>
+            <a:ext cx="690636" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Rectangle 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10920331" y="4041648"/>
-            <a:ext cx="421183" cy="91440"/>
+            <a:off x="10911596" y="4041648"/>
+            <a:ext cx="428670" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F5C242"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Rectangle 30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11341514" y="4041648"/>
-            <a:ext cx="70197" cy="91440"/>
+            <a:off x="11340266" y="4041648"/>
+            <a:ext cx="71445" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="8E8C96"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -4815,86 +4815,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="768096"/>
             <a:ext cx="10424160" cy="210312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>178 checks passed. These cards show what should be preserved while fixes are made.</a:t>
+              <a:t>175 checks passed. These cards show what should be preserved while fixes are made.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Passed 3 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Passed 3 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -5923,51 +5923,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Summary | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Summary | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="1170432"/>
             <a:ext cx="6839712" cy="1133856"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -6038,51 +6038,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="859536" y="1517904"/>
             <a:ext cx="1563624" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>229</a:t>
+              <a:t>225</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="859536" y="1837943"/>
             <a:ext cx="1563624" cy="146304"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6108,51 +6108,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2423160" y="1517904"/>
             <a:ext cx="1563624" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF5A4F"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>48</a:t>
+              <a:t>47</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 10"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2423160" y="1837943"/>
             <a:ext cx="1563624" cy="146304"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6178,51 +6178,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3986784" y="1517904"/>
             <a:ext cx="1563624" cy="256032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="00C855"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>178</a:t>
+              <a:t>175</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3986784" y="1837943"/>
             <a:ext cx="1563624" cy="146304"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6340,180 +6340,180 @@
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rectangle 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="950976" y="2139696"/>
-            <a:ext cx="4719422" cy="91440"/>
+            <a:ext cx="4722368" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5670398" y="2139696"/>
-            <a:ext cx="795408" cy="91440"/>
+            <a:off x="5673344" y="2139696"/>
+            <a:ext cx="782563" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Rectangle 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6465806" y="2139696"/>
-            <a:ext cx="477244" cy="91440"/>
+            <a:off x="6455907" y="2139696"/>
+            <a:ext cx="485729" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F5C242"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6943051" y="2139696"/>
-            <a:ext cx="79540" cy="91440"/>
+            <a:off x="6941637" y="2139696"/>
+            <a:ext cx="80954" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="8E8C96"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -6702,51 +6702,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8997696" y="1874519"/>
             <a:ext cx="2231136" cy="182880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>48 open items: 30 failed, 18 warnings.</a:t>
+              <a:t>47 open items: 29 failed, 18 warnings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="TextBox 25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="2706624"/>
             <a:ext cx="2468880" cy="128016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7293,51 +7293,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Modules | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Modules | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="1207008"/>
             <a:ext cx="5358384" cy="1225296"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -7792,51 +7792,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6473952" y="1371600"/>
             <a:ext cx="3346704" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Tag &amp; Consent Validation</a:t>
+              <a:t>UTM &amp; Campaign Integrity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Oval 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10680192" y="1353312"/>
             <a:ext cx="530352" cy="530352"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="282828"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="D97706"/>
             </a:solidFill>
@@ -7881,51 +7881,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6473952" y="1682496"/>
             <a:ext cx="4023360" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>39 passed | 9 failed | 6 warnings</a:t>
+              <a:t>27 passed | 7 failed | 1 warnings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6473952" y="1993392"/>
             <a:ext cx="4773168" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3A3A3C"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -7938,137 +7938,137 @@
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Rectangle 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6473952" y="1993392"/>
-            <a:ext cx="3447287" cy="91440"/>
+            <a:ext cx="3682158" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Rectangle 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9921240" y="1993392"/>
-            <a:ext cx="795527" cy="91440"/>
+            <a:off x="10156110" y="1993392"/>
+            <a:ext cx="954633" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Rectangle 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10716767" y="1993392"/>
-            <a:ext cx="530352" cy="91440"/>
+            <a:off x="11110743" y="1993392"/>
+            <a:ext cx="136376" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F5C242"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -8168,51 +8168,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="786384" y="2852928"/>
             <a:ext cx="3346704" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>UTM &amp; Campaign Integrity</a:t>
+              <a:t>Tag &amp; Consent Validation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Oval 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4992624" y="2834640"/>
             <a:ext cx="530352" cy="530352"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="282828"/>
           </a:solidFill>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="D97706"/>
             </a:solidFill>
@@ -8222,86 +8222,86 @@
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="1200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="D97706"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>71</a:t>
+              <a:t>72</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="TextBox 27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="786384" y="3163824"/>
             <a:ext cx="4023360" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>27 passed | 7 failed | 1 warnings</a:t>
+              <a:t>37 passed | 8 failed | 6 warnings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Rectangle 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="786384" y="3474720"/>
             <a:ext cx="4773168" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3A3A3C"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -8314,137 +8314,137 @@
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Rectangle 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="786384" y="3474720"/>
-            <a:ext cx="3682158" cy="91440"/>
+            <a:ext cx="3462886" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Rectangle 30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4468542" y="3474720"/>
-            <a:ext cx="954633" cy="91440"/>
+            <a:off x="4249270" y="3474720"/>
+            <a:ext cx="748732" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Rectangle 31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5423175" y="3474720"/>
-            <a:ext cx="136376" cy="91440"/>
+            <a:off x="4998002" y="3474720"/>
+            <a:ext cx="561549" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F5C242"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -8598,51 +8598,51 @@
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr" wrap="square"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="1200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="203FFD"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>85</a:t>
+              <a:t>84</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="TextBox 36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6473952" y="3163824"/>
             <a:ext cx="4023360" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9052,51 +9052,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="786384" y="4645152"/>
             <a:ext cx="4023360" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>58 passed | 4 failed | 5 warnings</a:t>
+              <a:t>57 passed | 4 failed | 5 warnings</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Rectangle 47"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="786384" y="4956048"/>
             <a:ext cx="4773168" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="3A3A3C"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -9109,137 +9109,137 @@
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Rectangle 48"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="786384" y="4956048"/>
-            <a:ext cx="4131996" cy="91440"/>
+            <a:ext cx="4122281" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="00C855"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Rectangle 49"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4918380" y="4956048"/>
-            <a:ext cx="284965" cy="91440"/>
+            <a:off x="4908665" y="4956048"/>
+            <a:ext cx="289282" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF5A4F"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51" name="Rectangle 50"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5203345" y="4956048"/>
-            <a:ext cx="356206" cy="91440"/>
+            <a:off x="5197948" y="4956048"/>
+            <a:ext cx="361603" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F5C242"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -9433,86 +9433,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="768096"/>
             <a:ext cx="10424160" cy="210312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Card-by-card explanation of 30 failed checks and 18 warnings.</a:t>
+              <a:t>Card-by-card explanation of 29 failed checks and 18 warnings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Findings 1 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Findings 1 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -9785,86 +9785,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="2157984"/>
             <a:ext cx="5047488" cy="128016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF5A4F"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>FINDING</a:t>
+              <a:t>WHAT WE OBSERVED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="2340864"/>
             <a:ext cx="5047488" cy="420624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>The audit confirmed this issue: Purchase revenue is showing as zero in GA4.</a:t>
+              <a:t>Purchases: 148 · Purchase revenue: 0 · Value parameter present: no · Affected orders: 148</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rounded Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="2615184"/>
             <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -10217,86 +10217,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="4590288"/>
             <a:ext cx="5047488" cy="128016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF5A4F"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>FINDING</a:t>
+              <a:t>WHAT WE OBSERVED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="4773168"/>
             <a:ext cx="5047488" cy="420624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>The audit confirmed this issue: Product IDs are inconsistent across checkout funnel events.</a:t>
+              <a:t>Checked orders: 148 · Mismatched product ids: 31 · Mismatch rate %: 21</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Rounded Rectangle 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="5047488"/>
             <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -10506,86 +10506,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="768096"/>
             <a:ext cx="10424160" cy="210312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Card-by-card explanation of 30 failed checks and 18 warnings.</a:t>
+              <a:t>Card-by-card explanation of 29 failed checks and 18 warnings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Findings 2 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Findings 2 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -10858,86 +10858,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="2157984"/>
             <a:ext cx="5047488" cy="128016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF5A4F"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>FINDING</a:t>
+              <a:t>WHAT WE OBSERVED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="2340864"/>
             <a:ext cx="5047488" cy="420624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>The audit confirmed this issue: Automatic page view tracking is disabled.</a:t>
+              <a:t>Page view auto tracking: no · Web streams checked: 1</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rounded Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="2615184"/>
             <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -11290,86 +11290,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="4590288"/>
             <a:ext cx="5047488" cy="128016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF5A4F"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>FINDING</a:t>
+              <a:t>WHAT WE OBSERVED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="4773168"/>
             <a:ext cx="5047488" cy="420624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>The audit confirmed this issue: page_view event is not firing on every page.</a:t>
+              <a:t>Pages without page view: 6 · Pages checked: 14</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Rounded Rectangle 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="5047488"/>
             <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -11579,86 +11579,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="768096"/>
             <a:ext cx="10424160" cy="210312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Card-by-card explanation of 30 failed checks and 18 warnings.</a:t>
+              <a:t>Card-by-card explanation of 29 failed checks and 18 warnings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Findings 3 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Findings 3 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -11931,86 +11931,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="2157984"/>
             <a:ext cx="5047488" cy="128016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF5A4F"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>FINDING</a:t>
+              <a:t>WHAT WE OBSERVED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="2340864"/>
             <a:ext cx="5047488" cy="420624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>The audit confirmed this issue: Consent defaults fire after the GA4 tag.</a:t>
+              <a:t>Violating pages: 7 · Pages checked: 14 · Avg delay ms: 142</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rounded Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="2615184"/>
             <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -12363,86 +12363,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="4590288"/>
             <a:ext cx="5047488" cy="128016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF5A4F"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>FINDING</a:t>
+              <a:t>WHAT WE OBSERVED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="4773168"/>
             <a:ext cx="5047488" cy="420624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>The audit confirmed this issue: Analytics/advertising cookies are being set before consent is granted.</a:t>
+              <a:t>Pages with preconsent cookies: 8 · Cookies set early: _ga, _ga_*</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Rounded Rectangle 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="5047488"/>
             <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -12652,86 +12652,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="768096"/>
             <a:ext cx="10424160" cy="210312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Card-by-card explanation of 30 failed checks and 18 warnings.</a:t>
+              <a:t>Card-by-card explanation of 29 failed checks and 18 warnings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Findings 4 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Findings 4 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -13004,86 +13004,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="2157984"/>
             <a:ext cx="5047488" cy="128016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF5A4F"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>FINDING</a:t>
+              <a:t>WHAT WE OBSERVED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="2340864"/>
             <a:ext cx="5047488" cy="420624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>The audit confirmed this issue: page_view events are missing the page_location parameter.</a:t>
+              <a:t>Pages missing page location: 5 · Pages checked: 14</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rounded Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="2615184"/>
             <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -13436,86 +13436,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="4590288"/>
             <a:ext cx="5047488" cy="128016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF5A4F"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>FINDING</a:t>
+              <a:t>WHAT WE OBSERVED</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6217920" y="4773168"/>
             <a:ext cx="5047488" cy="420624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>The audit confirmed this issue: Your own domain is appearing as a referral source.</a:t>
+              <a:t>Self referral sessions: 485 · Referral domain: thornfield-commerce.example</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Rounded Rectangle 25"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="5047488"/>
             <a:ext cx="10369296" cy="402336"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -13586,51 +13586,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="804672" y="5980176"/>
             <a:ext cx="10552176" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="1050" b="0">
                 <a:solidFill>
                   <a:srgbClr val="213FFD"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>40 additional lower-priority items are omitted from this deck to keep the report readable.</a:t>
+              <a:t>39 additional lower-priority items are omitted from this deck to keep the report readable.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="282828"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -13725,86 +13725,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="768096"/>
             <a:ext cx="10424160" cy="210312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>178 checks passed. These cards show what should be preserved while fixes are made.</a:t>
+              <a:t>175 checks passed. These cards show what should be preserved while fixes are made.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Passed 1 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Passed 1 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -14798,86 +14798,86 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="768096"/>
             <a:ext cx="10424160" cy="210312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr sz="1100" b="0">
                 <a:solidFill>
                   <a:srgbClr val="C9C8CF"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>178 checks passed. These cards show what should be preserved while fixes are made.</a:t>
+              <a:t>175 checks passed. These cards show what should be preserved while fixes are made.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Passed 2 | 17 Jul 2026 · 18:45 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Passed 2 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>