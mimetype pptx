--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -4850,51 +4850,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Passed 3 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Passed 3 | 16 Oct 2026 · 06:31 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -5923,51 +5923,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Summary | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Summary | 16 Oct 2026 · 06:31 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="1170432"/>
             <a:ext cx="6839712" cy="1133856"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -7293,51 +7293,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Modules | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Modules | 16 Oct 2026 · 06:31 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="1207008"/>
             <a:ext cx="5358384" cy="1225296"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -9468,51 +9468,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Findings 1 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Findings 1 | 16 Oct 2026 · 06:31 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -10541,51 +10541,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Findings 2 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Findings 2 | 16 Oct 2026 · 06:31 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -11614,51 +11614,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Findings 3 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Findings 3 | 16 Oct 2026 · 06:31 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -12687,51 +12687,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Findings 4 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Findings 4 | 16 Oct 2026 · 06:31 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -13760,51 +13760,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Passed 1 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Passed 1 | 16 Oct 2026 · 06:31 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>
@@ -14833,51 +14833,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="566928" y="6428232"/>
             <a:ext cx="11045952" cy="164592"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr sz="950" b="0">
                 <a:solidFill>
                   <a:srgbClr val="8E8C96"/>
                 </a:solidFill>
                 <a:latin typeface="PP Neue Montreal"/>
               </a:rPr>
-              <a:t>Passed 2 | 31 Aug 2026 · 19:20 UTC | Generated by 8 Million Stories</a:t>
+              <a:t>Passed 2 | 16 Oct 2026 · 06:31 UTC | Generated by 8 Million Stories</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="658368" y="1170432"/>
             <a:ext cx="10881360" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="323234"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="3A3A3C"/>
             </a:solidFill>